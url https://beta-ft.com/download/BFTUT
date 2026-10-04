--- v4 (2026-08-07)
+++ v5 (2026-10-04)
@@ -381,51 +381,51 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:B2787"/>
+  <dimension ref="A1:B2827"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="2">
         <v>42122</v>
       </c>
       <c r="B2">
         <v>100</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="2">
         <v>42123</v>
       </c>
@@ -22681,50 +22681,370 @@
         <v>232.01</v>
       </c>
     </row>
     <row r="2785" spans="1:2">
       <c r="A2785" s="2">
         <v>46238</v>
       </c>
       <c r="B2785">
         <v>236.41</v>
       </c>
     </row>
     <row r="2786" spans="1:2">
       <c r="A2786" s="2">
         <v>46239</v>
       </c>
       <c r="B2786">
         <v>236.54</v>
       </c>
     </row>
     <row r="2787" spans="1:2">
       <c r="A2787" s="2">
         <v>46240</v>
       </c>
       <c r="B2787">
         <v>236.2</v>
+      </c>
+    </row>
+    <row r="2788" spans="1:2">
+      <c r="A2788" s="2">
+        <v>46241</v>
+      </c>
+      <c r="B2788">
+        <v>240.57</v>
+      </c>
+    </row>
+    <row r="2789" spans="1:2">
+      <c r="A2789" s="2">
+        <v>46244</v>
+      </c>
+      <c r="B2789">
+        <v>241.25</v>
+      </c>
+    </row>
+    <row r="2790" spans="1:2">
+      <c r="A2790" s="2">
+        <v>46245</v>
+      </c>
+      <c r="B2790">
+        <v>241.05</v>
+      </c>
+    </row>
+    <row r="2791" spans="1:2">
+      <c r="A2791" s="2">
+        <v>46246</v>
+      </c>
+      <c r="B2791">
+        <v>240.52</v>
+      </c>
+    </row>
+    <row r="2792" spans="1:2">
+      <c r="A2792" s="2">
+        <v>46247</v>
+      </c>
+      <c r="B2792">
+        <v>241.48</v>
+      </c>
+    </row>
+    <row r="2793" spans="1:2">
+      <c r="A2793" s="2">
+        <v>46248</v>
+      </c>
+      <c r="B2793">
+        <v>241.16</v>
+      </c>
+    </row>
+    <row r="2794" spans="1:2">
+      <c r="A2794" s="2">
+        <v>46251</v>
+      </c>
+      <c r="B2794">
+        <v>240.19</v>
+      </c>
+    </row>
+    <row r="2795" spans="1:2">
+      <c r="A2795" s="2">
+        <v>46252</v>
+      </c>
+      <c r="B2795">
+        <v>239.99</v>
+      </c>
+    </row>
+    <row r="2796" spans="1:2">
+      <c r="A2796" s="2">
+        <v>46253</v>
+      </c>
+      <c r="B2796">
+        <v>242.41</v>
+      </c>
+    </row>
+    <row r="2797" spans="1:2">
+      <c r="A2797" s="2">
+        <v>46254</v>
+      </c>
+      <c r="B2797">
+        <v>241.82</v>
+      </c>
+    </row>
+    <row r="2798" spans="1:2">
+      <c r="A2798" s="2">
+        <v>46255</v>
+      </c>
+      <c r="B2798">
+        <v>242.86</v>
+      </c>
+    </row>
+    <row r="2799" spans="1:2">
+      <c r="A2799" s="2">
+        <v>46258</v>
+      </c>
+      <c r="B2799">
+        <v>242.3</v>
+      </c>
+    </row>
+    <row r="2800" spans="1:2">
+      <c r="A2800" s="2">
+        <v>46259</v>
+      </c>
+      <c r="B2800">
+        <v>242.66</v>
+      </c>
+    </row>
+    <row r="2801" spans="1:2">
+      <c r="A2801" s="2">
+        <v>46260</v>
+      </c>
+      <c r="B2801">
+        <v>242.41</v>
+      </c>
+    </row>
+    <row r="2802" spans="1:2">
+      <c r="A2802" s="2">
+        <v>46261</v>
+      </c>
+      <c r="B2802">
+        <v>244.26</v>
+      </c>
+    </row>
+    <row r="2803" spans="1:2">
+      <c r="A2803" s="2">
+        <v>46262</v>
+      </c>
+      <c r="B2803">
+        <v>243.61</v>
+      </c>
+    </row>
+    <row r="2804" spans="1:2">
+      <c r="A2804" s="2">
+        <v>46265</v>
+      </c>
+      <c r="B2804">
+        <v>242.95</v>
+      </c>
+    </row>
+    <row r="2805" spans="1:2">
+      <c r="A2805" s="2">
+        <v>46266</v>
+      </c>
+      <c r="B2805">
+        <v>240.85</v>
+      </c>
+    </row>
+    <row r="2806" spans="1:2">
+      <c r="A2806" s="2">
+        <v>46267</v>
+      </c>
+      <c r="B2806">
+        <v>241.01</v>
+      </c>
+    </row>
+    <row r="2807" spans="1:2">
+      <c r="A2807" s="2">
+        <v>46268</v>
+      </c>
+      <c r="B2807">
+        <v>244.22</v>
+      </c>
+    </row>
+    <row r="2808" spans="1:2">
+      <c r="A2808" s="2">
+        <v>46269</v>
+      </c>
+      <c r="B2808">
+        <v>241.73</v>
+      </c>
+    </row>
+    <row r="2809" spans="1:2">
+      <c r="A2809" s="2">
+        <v>46273</v>
+      </c>
+      <c r="B2809">
+        <v>240.53</v>
+      </c>
+    </row>
+    <row r="2810" spans="1:2">
+      <c r="A2810" s="2">
+        <v>46274</v>
+      </c>
+      <c r="B2810">
+        <v>240.07</v>
+      </c>
+    </row>
+    <row r="2811" spans="1:2">
+      <c r="A2811" s="2">
+        <v>46275</v>
+      </c>
+      <c r="B2811">
+        <v>239.13</v>
+      </c>
+    </row>
+    <row r="2812" spans="1:2">
+      <c r="A2812" s="2">
+        <v>46276</v>
+      </c>
+      <c r="B2812">
+        <v>239.75</v>
+      </c>
+    </row>
+    <row r="2813" spans="1:2">
+      <c r="A2813" s="2">
+        <v>46279</v>
+      </c>
+      <c r="B2813">
+        <v>240.14</v>
+      </c>
+    </row>
+    <row r="2814" spans="1:2">
+      <c r="A2814" s="2">
+        <v>46280</v>
+      </c>
+      <c r="B2814">
+        <v>240.01</v>
+      </c>
+    </row>
+    <row r="2815" spans="1:2">
+      <c r="A2815" s="2">
+        <v>46281</v>
+      </c>
+      <c r="B2815">
+        <v>239.16</v>
+      </c>
+    </row>
+    <row r="2816" spans="1:2">
+      <c r="A2816" s="2">
+        <v>46282</v>
+      </c>
+      <c r="B2816">
+        <v>240.7</v>
+      </c>
+    </row>
+    <row r="2817" spans="1:2">
+      <c r="A2817" s="2">
+        <v>46283</v>
+      </c>
+      <c r="B2817">
+        <v>240.25</v>
+      </c>
+    </row>
+    <row r="2818" spans="1:2">
+      <c r="A2818" s="2">
+        <v>46286</v>
+      </c>
+      <c r="B2818">
+        <v>241.99</v>
+      </c>
+    </row>
+    <row r="2819" spans="1:2">
+      <c r="A2819" s="2">
+        <v>46287</v>
+      </c>
+      <c r="B2819">
+        <v>242.73</v>
+      </c>
+    </row>
+    <row r="2820" spans="1:2">
+      <c r="A2820" s="2">
+        <v>46288</v>
+      </c>
+      <c r="B2820">
+        <v>242.06</v>
+      </c>
+    </row>
+    <row r="2821" spans="1:2">
+      <c r="A2821" s="2">
+        <v>46289</v>
+      </c>
+      <c r="B2821">
+        <v>241.65</v>
+      </c>
+    </row>
+    <row r="2822" spans="1:2">
+      <c r="A2822" s="2">
+        <v>46290</v>
+      </c>
+      <c r="B2822">
+        <v>240.86</v>
+      </c>
+    </row>
+    <row r="2823" spans="1:2">
+      <c r="A2823" s="2">
+        <v>46293</v>
+      </c>
+      <c r="B2823">
+        <v>238.87</v>
+      </c>
+    </row>
+    <row r="2824" spans="1:2">
+      <c r="A2824" s="2">
+        <v>46294</v>
+      </c>
+      <c r="B2824">
+        <v>238.23</v>
+      </c>
+    </row>
+    <row r="2825" spans="1:2">
+      <c r="A2825" s="2">
+        <v>46295</v>
+      </c>
+      <c r="B2825">
+        <v>238.31</v>
+      </c>
+    </row>
+    <row r="2826" spans="1:2">
+      <c r="A2826" s="2">
+        <v>46296</v>
+      </c>
+      <c r="B2826">
+        <v>238.64</v>
+      </c>
+    </row>
+    <row r="2827" spans="1:2">
+      <c r="A2827" s="2">
+        <v>46297</v>
+      </c>
+      <c r="B2827">
+        <v>239.09</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>