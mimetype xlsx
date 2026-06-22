--- v2 (2026-03-24)
+++ v3 (2026-06-22)
@@ -381,51 +381,51 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:B2869"/>
+  <dimension ref="A1:B2922"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="2">
         <v>41848</v>
       </c>
       <c r="B2">
         <v>100</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="2">
         <v>41849</v>
       </c>
@@ -23337,50 +23337,474 @@
         <v>371.5</v>
       </c>
     </row>
     <row r="2867" spans="1:2">
       <c r="A2867" s="2">
         <v>46099</v>
       </c>
       <c r="B2867">
         <v>364</v>
       </c>
     </row>
     <row r="2868" spans="1:2">
       <c r="A2868" s="2">
         <v>46100</v>
       </c>
       <c r="B2868">
         <v>359.98</v>
       </c>
     </row>
     <row r="2869" spans="1:2">
       <c r="A2869" s="2">
         <v>46104</v>
       </c>
       <c r="B2869">
         <v>360.78</v>
+      </c>
+    </row>
+    <row r="2870" spans="1:2">
+      <c r="A2870" s="2">
+        <v>46105</v>
+      </c>
+      <c r="B2870">
+        <v>354.47</v>
+      </c>
+    </row>
+    <row r="2871" spans="1:2">
+      <c r="A2871" s="2">
+        <v>46106</v>
+      </c>
+      <c r="B2871">
+        <v>357.97</v>
+      </c>
+    </row>
+    <row r="2872" spans="1:2">
+      <c r="A2872" s="2">
+        <v>46107</v>
+      </c>
+      <c r="B2872">
+        <v>348.66</v>
+      </c>
+    </row>
+    <row r="2873" spans="1:2">
+      <c r="A2873" s="2">
+        <v>46108</v>
+      </c>
+      <c r="B2873">
+        <v>342.76</v>
+      </c>
+    </row>
+    <row r="2874" spans="1:2">
+      <c r="A2874" s="2">
+        <v>46111</v>
+      </c>
+      <c r="B2874">
+        <v>338.54</v>
+      </c>
+    </row>
+    <row r="2875" spans="1:2">
+      <c r="A2875" s="2">
+        <v>46112</v>
+      </c>
+      <c r="B2875">
+        <v>353.79</v>
+      </c>
+    </row>
+    <row r="2876" spans="1:2">
+      <c r="A2876" s="2">
+        <v>46113</v>
+      </c>
+      <c r="B2876">
+        <v>358.38</v>
+      </c>
+    </row>
+    <row r="2877" spans="1:2">
+      <c r="A2877" s="2">
+        <v>46114</v>
+      </c>
+      <c r="B2877">
+        <v>358.1</v>
+      </c>
+    </row>
+    <row r="2878" spans="1:2">
+      <c r="A2878" s="2">
+        <v>46119</v>
+      </c>
+      <c r="B2878">
+        <v>359.25</v>
+      </c>
+    </row>
+    <row r="2879" spans="1:2">
+      <c r="A2879" s="2">
+        <v>46120</v>
+      </c>
+      <c r="B2879">
+        <v>359</v>
+      </c>
+    </row>
+    <row r="2880" spans="1:2">
+      <c r="A2880" s="2">
+        <v>46121</v>
+      </c>
+      <c r="B2880">
+        <v>354.05</v>
+      </c>
+    </row>
+    <row r="2881" spans="1:2">
+      <c r="A2881" s="2">
+        <v>46122</v>
+      </c>
+      <c r="B2881">
+        <v>351.5</v>
+      </c>
+    </row>
+    <row r="2882" spans="1:2">
+      <c r="A2882" s="2">
+        <v>46125</v>
+      </c>
+      <c r="B2882">
+        <v>356.72</v>
+      </c>
+    </row>
+    <row r="2883" spans="1:2">
+      <c r="A2883" s="2">
+        <v>46126</v>
+      </c>
+      <c r="B2883">
+        <v>363.58</v>
+      </c>
+    </row>
+    <row r="2884" spans="1:2">
+      <c r="A2884" s="2">
+        <v>46127</v>
+      </c>
+      <c r="B2884">
+        <v>369.53</v>
+      </c>
+    </row>
+    <row r="2885" spans="1:2">
+      <c r="A2885" s="2">
+        <v>46128</v>
+      </c>
+      <c r="B2885">
+        <v>370.56</v>
+      </c>
+    </row>
+    <row r="2886" spans="1:2">
+      <c r="A2886" s="2">
+        <v>46129</v>
+      </c>
+      <c r="B2886">
+        <v>376.2</v>
+      </c>
+    </row>
+    <row r="2887" spans="1:2">
+      <c r="A2887" s="2">
+        <v>46132</v>
+      </c>
+      <c r="B2887">
+        <v>374.72</v>
+      </c>
+    </row>
+    <row r="2888" spans="1:2">
+      <c r="A2888" s="2">
+        <v>46133</v>
+      </c>
+      <c r="B2888">
+        <v>368.04</v>
+      </c>
+    </row>
+    <row r="2889" spans="1:2">
+      <c r="A2889" s="2">
+        <v>46134</v>
+      </c>
+      <c r="B2889">
+        <v>374.07</v>
+      </c>
+    </row>
+    <row r="2890" spans="1:2">
+      <c r="A2890" s="2">
+        <v>46135</v>
+      </c>
+      <c r="B2890">
+        <v>362.48</v>
+      </c>
+    </row>
+    <row r="2891" spans="1:2">
+      <c r="A2891" s="2">
+        <v>46136</v>
+      </c>
+      <c r="B2891">
+        <v>367.52</v>
+      </c>
+    </row>
+    <row r="2892" spans="1:2">
+      <c r="A2892" s="2">
+        <v>46139</v>
+      </c>
+      <c r="B2892">
+        <v>367.53</v>
+      </c>
+    </row>
+    <row r="2893" spans="1:2">
+      <c r="A2893" s="2">
+        <v>46140</v>
+      </c>
+      <c r="B2893">
+        <v>363.75</v>
+      </c>
+    </row>
+    <row r="2894" spans="1:2">
+      <c r="A2894" s="2">
+        <v>46142</v>
+      </c>
+      <c r="B2894">
+        <v>367.84</v>
+      </c>
+    </row>
+    <row r="2895" spans="1:2">
+      <c r="A2895" s="2">
+        <v>46149</v>
+      </c>
+      <c r="B2895">
+        <v>382.85</v>
+      </c>
+    </row>
+    <row r="2896" spans="1:2">
+      <c r="A2896" s="2">
+        <v>46150</v>
+      </c>
+      <c r="B2896">
+        <v>386.51</v>
+      </c>
+    </row>
+    <row r="2897" spans="1:2">
+      <c r="A2897" s="2">
+        <v>46153</v>
+      </c>
+      <c r="B2897">
+        <v>390.04</v>
+      </c>
+    </row>
+    <row r="2898" spans="1:2">
+      <c r="A2898" s="2">
+        <v>46154</v>
+      </c>
+      <c r="B2898">
+        <v>385.64</v>
+      </c>
+    </row>
+    <row r="2899" spans="1:2">
+      <c r="A2899" s="2">
+        <v>46155</v>
+      </c>
+      <c r="B2899">
+        <v>385.48</v>
+      </c>
+    </row>
+    <row r="2900" spans="1:2">
+      <c r="A2900" s="2">
+        <v>46157</v>
+      </c>
+      <c r="B2900">
+        <v>376.33</v>
+      </c>
+    </row>
+    <row r="2901" spans="1:2">
+      <c r="A2901" s="2">
+        <v>46161</v>
+      </c>
+      <c r="B2901">
+        <v>372.25</v>
+      </c>
+    </row>
+    <row r="2902" spans="1:2">
+      <c r="A2902" s="2">
+        <v>46162</v>
+      </c>
+      <c r="B2902">
+        <v>377.44</v>
+      </c>
+    </row>
+    <row r="2903" spans="1:2">
+      <c r="A2903" s="2">
+        <v>46163</v>
+      </c>
+      <c r="B2903">
+        <v>378.08</v>
+      </c>
+    </row>
+    <row r="2904" spans="1:2">
+      <c r="A2904" s="2">
+        <v>46164</v>
+      </c>
+      <c r="B2904">
+        <v>378.68</v>
+      </c>
+    </row>
+    <row r="2905" spans="1:2">
+      <c r="A2905" s="2">
+        <v>46168</v>
+      </c>
+      <c r="B2905">
+        <v>382.06</v>
+      </c>
+    </row>
+    <row r="2906" spans="1:2">
+      <c r="A2906" s="2">
+        <v>46169</v>
+      </c>
+      <c r="B2906">
+        <v>376.8</v>
+      </c>
+    </row>
+    <row r="2907" spans="1:2">
+      <c r="A2907" s="2">
+        <v>46170</v>
+      </c>
+      <c r="B2907">
+        <v>385.82</v>
+      </c>
+    </row>
+    <row r="2908" spans="1:2">
+      <c r="A2908" s="2">
+        <v>46171</v>
+      </c>
+      <c r="B2908">
+        <v>394.29</v>
+      </c>
+    </row>
+    <row r="2909" spans="1:2">
+      <c r="A2909" s="2">
+        <v>46174</v>
+      </c>
+      <c r="B2909">
+        <v>400.4</v>
+      </c>
+    </row>
+    <row r="2910" spans="1:2">
+      <c r="A2910" s="2">
+        <v>46175</v>
+      </c>
+      <c r="B2910">
+        <v>395.47</v>
+      </c>
+    </row>
+    <row r="2911" spans="1:2">
+      <c r="A2911" s="2">
+        <v>46176</v>
+      </c>
+      <c r="B2911">
+        <v>383.66</v>
+      </c>
+    </row>
+    <row r="2912" spans="1:2">
+      <c r="A2912" s="2">
+        <v>46177</v>
+      </c>
+      <c r="B2912">
+        <v>387.72</v>
+      </c>
+    </row>
+    <row r="2913" spans="1:2">
+      <c r="A2913" s="2">
+        <v>46178</v>
+      </c>
+      <c r="B2913">
+        <v>371.24</v>
+      </c>
+    </row>
+    <row r="2914" spans="1:2">
+      <c r="A2914" s="2">
+        <v>46181</v>
+      </c>
+      <c r="B2914">
+        <v>369.7</v>
+      </c>
+    </row>
+    <row r="2915" spans="1:2">
+      <c r="A2915" s="2">
+        <v>46182</v>
+      </c>
+      <c r="B2915">
+        <v>364.93</v>
+      </c>
+    </row>
+    <row r="2916" spans="1:2">
+      <c r="A2916" s="2">
+        <v>46183</v>
+      </c>
+      <c r="B2916">
+        <v>356.97</v>
+      </c>
+    </row>
+    <row r="2917" spans="1:2">
+      <c r="A2917" s="2">
+        <v>46184</v>
+      </c>
+      <c r="B2917">
+        <v>362.99</v>
+      </c>
+    </row>
+    <row r="2918" spans="1:2">
+      <c r="A2918" s="2">
+        <v>46185</v>
+      </c>
+      <c r="B2918">
+        <v>363.7</v>
+      </c>
+    </row>
+    <row r="2919" spans="1:2">
+      <c r="A2919" s="2">
+        <v>46188</v>
+      </c>
+      <c r="B2919">
+        <v>372.96</v>
+      </c>
+    </row>
+    <row r="2920" spans="1:2">
+      <c r="A2920" s="2">
+        <v>46189</v>
+      </c>
+      <c r="B2920">
+        <v>370.56</v>
+      </c>
+    </row>
+    <row r="2921" spans="1:2">
+      <c r="A2921" s="2">
+        <v>46190</v>
+      </c>
+      <c r="B2921">
+        <v>362.32</v>
+      </c>
+    </row>
+    <row r="2922" spans="1:2">
+      <c r="A2922" s="2">
+        <v>46191</v>
+      </c>
+      <c r="B2922">
+        <v>360.95</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>