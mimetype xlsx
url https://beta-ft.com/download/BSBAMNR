--- v3 (2026-06-22)
+++ v4 (2026-09-20)
@@ -381,51 +381,51 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:B2922"/>
+  <dimension ref="A1:B2980"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="2">
         <v>41848</v>
       </c>
       <c r="B2">
         <v>100</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="2">
         <v>41849</v>
       </c>
@@ -23761,50 +23761,514 @@
         <v>372.96</v>
       </c>
     </row>
     <row r="2920" spans="1:2">
       <c r="A2920" s="2">
         <v>46189</v>
       </c>
       <c r="B2920">
         <v>370.56</v>
       </c>
     </row>
     <row r="2921" spans="1:2">
       <c r="A2921" s="2">
         <v>46190</v>
       </c>
       <c r="B2921">
         <v>362.32</v>
       </c>
     </row>
     <row r="2922" spans="1:2">
       <c r="A2922" s="2">
         <v>46191</v>
       </c>
       <c r="B2922">
         <v>360.95</v>
+      </c>
+    </row>
+    <row r="2923" spans="1:2">
+      <c r="A2923" s="2">
+        <v>46195</v>
+      </c>
+      <c r="B2923">
+        <v>351.96</v>
+      </c>
+    </row>
+    <row r="2924" spans="1:2">
+      <c r="A2924" s="2">
+        <v>46196</v>
+      </c>
+      <c r="B2924">
+        <v>346.2</v>
+      </c>
+    </row>
+    <row r="2925" spans="1:2">
+      <c r="A2925" s="2">
+        <v>46197</v>
+      </c>
+      <c r="B2925">
+        <v>343</v>
+      </c>
+    </row>
+    <row r="2926" spans="1:2">
+      <c r="A2926" s="2">
+        <v>46198</v>
+      </c>
+      <c r="B2926">
+        <v>341</v>
+      </c>
+    </row>
+    <row r="2927" spans="1:2">
+      <c r="A2927" s="2">
+        <v>46199</v>
+      </c>
+      <c r="B2927">
+        <v>345.85</v>
+      </c>
+    </row>
+    <row r="2928" spans="1:2">
+      <c r="A2928" s="2">
+        <v>46202</v>
+      </c>
+      <c r="B2928">
+        <v>351.01</v>
+      </c>
+    </row>
+    <row r="2929" spans="1:2">
+      <c r="A2929" s="2">
+        <v>46203</v>
+      </c>
+      <c r="B2929">
+        <v>353.5</v>
+      </c>
+    </row>
+    <row r="2930" spans="1:2">
+      <c r="A2930" s="2">
+        <v>46205</v>
+      </c>
+      <c r="B2930">
+        <v>363.19</v>
+      </c>
+    </row>
+    <row r="2931" spans="1:2">
+      <c r="A2931" s="2">
+        <v>46209</v>
+      </c>
+      <c r="B2931">
+        <v>367.98</v>
+      </c>
+    </row>
+    <row r="2932" spans="1:2">
+      <c r="A2932" s="2">
+        <v>46210</v>
+      </c>
+      <c r="B2932">
+        <v>366.85</v>
+      </c>
+    </row>
+    <row r="2933" spans="1:2">
+      <c r="A2933" s="2">
+        <v>46211</v>
+      </c>
+      <c r="B2933">
+        <v>362.73</v>
+      </c>
+    </row>
+    <row r="2934" spans="1:2">
+      <c r="A2934" s="2">
+        <v>46212</v>
+      </c>
+      <c r="B2934">
+        <v>364.56</v>
+      </c>
+    </row>
+    <row r="2935" spans="1:2">
+      <c r="A2935" s="2">
+        <v>46213</v>
+      </c>
+      <c r="B2935">
+        <v>363.7</v>
+      </c>
+    </row>
+    <row r="2936" spans="1:2">
+      <c r="A2936" s="2">
+        <v>46216</v>
+      </c>
+      <c r="B2936">
+        <v>362.54</v>
+      </c>
+    </row>
+    <row r="2937" spans="1:2">
+      <c r="A2937" s="2">
+        <v>46217</v>
+      </c>
+      <c r="B2937">
+        <v>362.85</v>
+      </c>
+    </row>
+    <row r="2938" spans="1:2">
+      <c r="A2938" s="2">
+        <v>46218</v>
+      </c>
+      <c r="B2938">
+        <v>363.35</v>
+      </c>
+    </row>
+    <row r="2939" spans="1:2">
+      <c r="A2939" s="2">
+        <v>46219</v>
+      </c>
+      <c r="B2939">
+        <v>358.76</v>
+      </c>
+    </row>
+    <row r="2940" spans="1:2">
+      <c r="A2940" s="2">
+        <v>46220</v>
+      </c>
+      <c r="B2940">
+        <v>354.57</v>
+      </c>
+    </row>
+    <row r="2941" spans="1:2">
+      <c r="A2941" s="2">
+        <v>46224</v>
+      </c>
+      <c r="B2941">
+        <v>355.05</v>
+      </c>
+    </row>
+    <row r="2942" spans="1:2">
+      <c r="A2942" s="2">
+        <v>46225</v>
+      </c>
+      <c r="B2942">
+        <v>350.32</v>
+      </c>
+    </row>
+    <row r="2943" spans="1:2">
+      <c r="A2943" s="2">
+        <v>46226</v>
+      </c>
+      <c r="B2943">
+        <v>343.35</v>
+      </c>
+    </row>
+    <row r="2944" spans="1:2">
+      <c r="A2944" s="2">
+        <v>46227</v>
+      </c>
+      <c r="B2944">
+        <v>345.54</v>
+      </c>
+    </row>
+    <row r="2945" spans="1:2">
+      <c r="A2945" s="2">
+        <v>46230</v>
+      </c>
+      <c r="B2945">
+        <v>351.14</v>
+      </c>
+    </row>
+    <row r="2946" spans="1:2">
+      <c r="A2946" s="2">
+        <v>46231</v>
+      </c>
+      <c r="B2946">
+        <v>349.3</v>
+      </c>
+    </row>
+    <row r="2947" spans="1:2">
+      <c r="A2947" s="2">
+        <v>46232</v>
+      </c>
+      <c r="B2947">
+        <v>344.97</v>
+      </c>
+    </row>
+    <row r="2948" spans="1:2">
+      <c r="A2948" s="2">
+        <v>46233</v>
+      </c>
+      <c r="B2948">
+        <v>348.83</v>
+      </c>
+    </row>
+    <row r="2949" spans="1:2">
+      <c r="A2949" s="2">
+        <v>46234</v>
+      </c>
+      <c r="B2949">
+        <v>354.5</v>
+      </c>
+    </row>
+    <row r="2950" spans="1:2">
+      <c r="A2950" s="2">
+        <v>46238</v>
+      </c>
+      <c r="B2950">
+        <v>381.41</v>
+      </c>
+    </row>
+    <row r="2951" spans="1:2">
+      <c r="A2951" s="2">
+        <v>46239</v>
+      </c>
+      <c r="B2951">
+        <v>380.86</v>
+      </c>
+    </row>
+    <row r="2952" spans="1:2">
+      <c r="A2952" s="2">
+        <v>46240</v>
+      </c>
+      <c r="B2952">
+        <v>379.45</v>
+      </c>
+    </row>
+    <row r="2953" spans="1:2">
+      <c r="A2953" s="2">
+        <v>46241</v>
+      </c>
+      <c r="B2953">
+        <v>399.34</v>
+      </c>
+    </row>
+    <row r="2954" spans="1:2">
+      <c r="A2954" s="2">
+        <v>46244</v>
+      </c>
+      <c r="B2954">
+        <v>402.45</v>
+      </c>
+    </row>
+    <row r="2955" spans="1:2">
+      <c r="A2955" s="2">
+        <v>46246</v>
+      </c>
+      <c r="B2955">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="2956" spans="1:2">
+      <c r="A2956" s="2">
+        <v>46247</v>
+      </c>
+      <c r="B2956">
+        <v>404.38</v>
+      </c>
+    </row>
+    <row r="2957" spans="1:2">
+      <c r="A2957" s="2">
+        <v>46248</v>
+      </c>
+      <c r="B2957">
+        <v>401.88</v>
+      </c>
+    </row>
+    <row r="2958" spans="1:2">
+      <c r="A2958" s="2">
+        <v>46251</v>
+      </c>
+      <c r="B2958">
+        <v>397.62</v>
+      </c>
+    </row>
+    <row r="2959" spans="1:2">
+      <c r="A2959" s="2">
+        <v>46252</v>
+      </c>
+      <c r="B2959">
+        <v>396.54</v>
+      </c>
+    </row>
+    <row r="2960" spans="1:2">
+      <c r="A2960" s="2">
+        <v>46253</v>
+      </c>
+      <c r="B2960">
+        <v>406.21</v>
+      </c>
+    </row>
+    <row r="2961" spans="1:2">
+      <c r="A2961" s="2">
+        <v>46254</v>
+      </c>
+      <c r="B2961">
+        <v>403.98</v>
+      </c>
+    </row>
+    <row r="2962" spans="1:2">
+      <c r="A2962" s="2">
+        <v>46255</v>
+      </c>
+      <c r="B2962">
+        <v>409.75</v>
+      </c>
+    </row>
+    <row r="2963" spans="1:2">
+      <c r="A2963" s="2">
+        <v>46258</v>
+      </c>
+      <c r="B2963">
+        <v>406.66</v>
+      </c>
+    </row>
+    <row r="2964" spans="1:2">
+      <c r="A2964" s="2">
+        <v>46259</v>
+      </c>
+      <c r="B2964">
+        <v>408.04</v>
+      </c>
+    </row>
+    <row r="2965" spans="1:2">
+      <c r="A2965" s="2">
+        <v>46260</v>
+      </c>
+      <c r="B2965">
+        <v>407.78</v>
+      </c>
+    </row>
+    <row r="2966" spans="1:2">
+      <c r="A2966" s="2">
+        <v>46261</v>
+      </c>
+      <c r="B2966">
+        <v>417.37</v>
+      </c>
+    </row>
+    <row r="2967" spans="1:2">
+      <c r="A2967" s="2">
+        <v>46262</v>
+      </c>
+      <c r="B2967">
+        <v>414.61</v>
+      </c>
+    </row>
+    <row r="2968" spans="1:2">
+      <c r="A2968" s="2">
+        <v>46266</v>
+      </c>
+      <c r="B2968">
+        <v>403.12</v>
+      </c>
+    </row>
+    <row r="2969" spans="1:2">
+      <c r="A2969" s="2">
+        <v>46267</v>
+      </c>
+      <c r="B2969">
+        <v>402.68</v>
+      </c>
+    </row>
+    <row r="2970" spans="1:2">
+      <c r="A2970" s="2">
+        <v>46268</v>
+      </c>
+      <c r="B2970">
+        <v>416.3</v>
+      </c>
+    </row>
+    <row r="2971" spans="1:2">
+      <c r="A2971" s="2">
+        <v>46269</v>
+      </c>
+      <c r="B2971">
+        <v>406.5</v>
+      </c>
+    </row>
+    <row r="2972" spans="1:2">
+      <c r="A2972" s="2">
+        <v>46273</v>
+      </c>
+      <c r="B2972">
+        <v>401.67</v>
+      </c>
+    </row>
+    <row r="2973" spans="1:2">
+      <c r="A2973" s="2">
+        <v>46274</v>
+      </c>
+      <c r="B2973">
+        <v>400.09</v>
+      </c>
+    </row>
+    <row r="2974" spans="1:2">
+      <c r="A2974" s="2">
+        <v>46275</v>
+      </c>
+      <c r="B2974">
+        <v>396.6</v>
+      </c>
+    </row>
+    <row r="2975" spans="1:2">
+      <c r="A2975" s="2">
+        <v>46276</v>
+      </c>
+      <c r="B2975">
+        <v>398.86</v>
+      </c>
+    </row>
+    <row r="2976" spans="1:2">
+      <c r="A2976" s="2">
+        <v>46279</v>
+      </c>
+      <c r="B2976">
+        <v>401.14</v>
+      </c>
+    </row>
+    <row r="2977" spans="1:2">
+      <c r="A2977" s="2">
+        <v>46280</v>
+      </c>
+      <c r="B2977">
+        <v>401.31</v>
+      </c>
+    </row>
+    <row r="2978" spans="1:2">
+      <c r="A2978" s="2">
+        <v>46281</v>
+      </c>
+      <c r="B2978">
+        <v>398.6</v>
+      </c>
+    </row>
+    <row r="2979" spans="1:2">
+      <c r="A2979" s="2">
+        <v>46282</v>
+      </c>
+      <c r="B2979">
+        <v>404.82</v>
+      </c>
+    </row>
+    <row r="2980" spans="1:2">
+      <c r="A2980" s="2">
+        <v>46283</v>
+      </c>
+      <c r="B2980">
+        <v>403.32</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>